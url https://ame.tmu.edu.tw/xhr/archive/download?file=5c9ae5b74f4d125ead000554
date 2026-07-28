--- v0 (2026-05-31)
+++ v1 (2026-07-28)
@@ -4623,51 +4623,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14CBA52A" w14:textId="37D2E54F" w:rsidR="004A70B9" w:rsidRDefault="004A70B9" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30B3DC72" w14:textId="77777777" w:rsidR="000B6A11" w:rsidRPr="000B6A11" w:rsidRDefault="000B6A11" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51A86C5C" w14:textId="77777777" w:rsidR="004A70B9" w:rsidRDefault="004A70B9" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72FFC737" w14:textId="77777777" w:rsidR="00670AD0" w:rsidRDefault="00670AD0" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
@@ -4683,51 +4683,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="646D5AB5" w14:textId="77777777" w:rsidR="00670AD0" w:rsidRDefault="00670AD0" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="638BF4C0" w14:textId="3E7D352A" w:rsidR="00670AD0" w:rsidRPr="00CE2A8A" w:rsidRDefault="00670AD0" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="6A8278C8" w14:textId="77777777" w:rsidTr="000B6A11">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34634A29" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="005C483E">
             <w:pPr>
@@ -7089,51 +7089,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0EB3609F" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="128E6D3C" w14:textId="523DB269" w:rsidR="00D7711B" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23F24C20" w14:textId="77777777" w:rsidR="00670AD0" w:rsidRPr="00B3392F" w:rsidRDefault="00670AD0" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D01567C" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00B3392F" w:rsidRDefault="00D7711B" w:rsidP="00D7711B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6EBCF816" w14:textId="77777777" w:rsidR="001B5ECF" w:rsidRPr="00B3392F" w:rsidRDefault="001B5ECF" w:rsidP="009B15D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -7341,51 +7341,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資料均應以</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>研究人員個人資料表所填列之資料為依據。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="1D1FC841" w14:textId="77777777" w:rsidTr="003C7898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10638" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26C63659" w14:textId="7A7D47DC" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="0040177E">
+          <w:p w14:paraId="26C63659" w14:textId="4D4DA233" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="0040177E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B3392F">
@@ -7410,51 +7410,62 @@
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="008548E4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="002131AF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00474E25">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000F115C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0040177E">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="000F115C">
               <w:rPr>
@@ -8429,51 +8440,51 @@
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ACFCC3B" w14:textId="77777777" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="06FD98CE" w14:textId="77777777" w:rsidTr="003C7898">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10638" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="284C0236" w14:textId="6E0F2EF5" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="002B349A">
+          <w:p w14:paraId="284C0236" w14:textId="5C02C900" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="002B349A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SCI</w:t>
             </w:r>
             <w:r w:rsidR="003A48E6" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="003A48E6" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -8556,110 +8567,110 @@
               </w:rPr>
               <w:t>期刊資料以</w:t>
             </w:r>
             <w:r w:rsidR="000919A7" w:rsidRPr="00103014">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00C01379" w:rsidRPr="00103014">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="002131AF">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00474E25">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="003D14B1" w:rsidRPr="00103014">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidR="003A48E6" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>版本為</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003A48E6" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>準</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="003A48E6" w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="0D638DF7" w14:textId="77777777" w:rsidTr="003C7898">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10638" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49DBB961" w14:textId="43A16553" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="0040177E">
+          <w:p w14:paraId="49DBB961" w14:textId="1E2C270B" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="003A48E6" w:rsidP="0040177E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>二</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -8682,51 +8693,62 @@
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="008548E4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="002131AF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00474E25">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00776A78" w:rsidRPr="000F115C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00776A78">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00776A78" w:rsidRPr="000F115C">
               <w:rPr>
@@ -9064,51 +9086,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1773" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D6B1A96" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w14:paraId="6981E855" w14:textId="77777777" w:rsidTr="003C7898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10638" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77BEB064" w14:textId="47D6C4D7" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="0040177E">
+          <w:p w14:paraId="77BEB064" w14:textId="73E11D8A" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="0040177E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>三</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -9131,51 +9153,62 @@
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="008548E4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="002131AF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00474E25">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00776A78" w:rsidRPr="000F115C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00776A78">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00776A78" w:rsidRPr="000F115C">
               <w:rPr>
@@ -9787,169 +9820,181 @@
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>之三</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4750" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="756CCA97" w14:textId="2535868C" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="003C7898">
+          <w:p w14:paraId="756CCA97" w14:textId="4513C9DB" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="003C7898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>五年內</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01379">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="008548E4" w:rsidRPr="00C01379">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="002131AF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00474E25">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00776A78" w:rsidRPr="00C01379">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00776A78" w:rsidRPr="00C01379">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>1.</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00776A78" w:rsidRPr="00C01379">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="00776A78" w:rsidRPr="00C01379">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00776A78" w:rsidRPr="00C01379">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00776A78" w:rsidRPr="00C01379">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t>迄今</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01379">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01379">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>代</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>表性研究成果名稱</w:t>
@@ -10042,97 +10087,97 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>專利必須填寫專利名稱、發明人、證書號碼、國別、專利期限。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4908D8A2" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>技術移轉必須填寫技術名稱、技轉金額及對象、年份。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="736BADAB" w14:textId="2C0CB62E" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="002B349A">
+          <w:p w14:paraId="736BADAB" w14:textId="0F06419F" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="002B349A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>刊登雜誌分類排名以</w:t>
             </w:r>
             <w:r w:rsidR="000919A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00C01379">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="002131AF">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00474E25">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>版本之</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>SCI</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
@@ -15752,51 +15797,51 @@
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0279DB41" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00D21C6F" w:rsidRDefault="00D7711B" w:rsidP="003C7898">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6626" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="17DCEF9C" w14:textId="7C0BDDD1" w:rsidR="00D7711B" w:rsidRPr="00D21C6F" w:rsidRDefault="00D7711B" w:rsidP="002B349A">
+          <w:p w14:paraId="17DCEF9C" w14:textId="4C4DE9B4" w:rsidR="00D7711B" w:rsidRPr="00D21C6F" w:rsidRDefault="00D7711B" w:rsidP="002B349A">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="20" w:before="48" w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2-1.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -15878,60 +15923,60 @@
               </w:rPr>
               <w:t>該領域期刊總數；以</w:t>
             </w:r>
             <w:r w:rsidR="00F16A07">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00BC2713">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00603AAA">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00474E25">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="003D14B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>版</w:t>
             </w:r>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>JCR</w:t>
@@ -17537,51 +17582,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2-</w:t>
             </w:r>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3. EI</w:t>
             </w:r>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>期刊</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18865D3B" w14:textId="193E4DD3" w:rsidR="00D7711B" w:rsidRPr="00D21C6F" w:rsidRDefault="00D7711B" w:rsidP="002B349A">
+          <w:p w14:paraId="18865D3B" w14:textId="5712E096" w:rsidR="00D7711B" w:rsidRPr="00D21C6F" w:rsidRDefault="00D7711B" w:rsidP="002B349A">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
@@ -17589,60 +17634,60 @@
               </w:rPr>
               <w:t>以</w:t>
             </w:r>
             <w:r w:rsidR="00F16A07">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00BC2713">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00603AAA">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00474E25">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="003D14B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>版</w:t>
             </w:r>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
@@ -19894,92 +19939,102 @@
               <w:t>二</w:t>
             </w:r>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9235" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="519711BF" w14:textId="41E8EDC1" w:rsidR="00D7711B" w:rsidRPr="00D21C6F" w:rsidRDefault="00D7711B" w:rsidP="0040177E">
+          <w:p w14:paraId="519711BF" w14:textId="2663C8DE" w:rsidR="00D7711B" w:rsidRPr="00D21C6F" w:rsidRDefault="00D7711B" w:rsidP="0040177E">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>五年內專利或技術移轉之加權分數</w:t>
             </w:r>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="0044180C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00603AAA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00474E25">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0040177E">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
@@ -20243,67 +20298,78 @@
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6493B002" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00D21C6F" w:rsidRDefault="00D7711B" w:rsidP="003C7898">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (C)  </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00D21C6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (J)     (A)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D21C6F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>J)     (A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7711B" w:rsidRPr="00D21C6F" w14:paraId="061E7AA8" w14:textId="77777777" w:rsidTr="007D3BBC">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35D10F10" w14:textId="77777777" w:rsidR="00D7711B" w:rsidRPr="00D21C6F" w:rsidRDefault="00D7711B" w:rsidP="003C7898">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
@@ -24235,331 +24301,385 @@
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="01199213" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="79C1F67A" w14:textId="77777777" w:rsidTr="00DF7BED">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A80B7BF" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
+          <w:p w14:paraId="6A80B7BF" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00340A08" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2700"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>具原創性，</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>經審查</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>之非教科書學術書籍，且應由出版社或圖書公司印製發行，載有作者、出版者、發行人、發行日期、定價</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>及出版社外審證明</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>等相關資料。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67160083" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
+          <w:p w14:paraId="67160083" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00340A08" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2700"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>：改寫博士論文之專書籍需</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>50%</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>以上與博士論文不同。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="521E9188" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
+          <w:p w14:paraId="6D5C41E7" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00340A08" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2700"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00340A08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00340A08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00340A08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00340A08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>如有多位作者合著計分以</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00340A08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>總分除以</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00340A08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>作者人數</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00340A08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00340A08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>計。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521E9188" w14:textId="3D2D97DC" w:rsidR="00340A08" w:rsidRPr="00B3392F" w:rsidRDefault="00340A08" w:rsidP="00DF7BED">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2700"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00B3392F">
-[...31 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>如有多位作者合著計分以</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+              <w:t>註</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>總分除以</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>作者人數</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>採</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B3392F">
+              <w:t>請以最新發布的</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00340A08">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
-                <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>計。</w:t>
+              <w:t xml:space="preserve"> SENSE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00340A08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>學術出版社排名為</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00340A08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>準</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00340A08">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2119B1FD" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8566" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="770"/>
@@ -24770,51 +24890,71 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="594CE927" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3392F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(C)   (J)   (A)</w:t>
+              <w:t>(C)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B3392F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>J)   (A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w14:paraId="271F7328" w14:textId="77777777" w:rsidTr="00DF7BED">
         <w:trPr>
           <w:trHeight w:val="330"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73751BDA" w14:textId="77777777" w:rsidR="00DF7BED" w:rsidRPr="00B3392F" w:rsidRDefault="00DF7BED" w:rsidP="00DF7BED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
@@ -30447,58 +30587,58 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr w:rsidR="00603AAA" w:rsidRPr="00603AAA" w:rsidSect="00B817E9">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1079" w:right="748" w:bottom="1078" w:left="737" w:header="283" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash" w:start="1"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="638D5865" w14:textId="77777777" w:rsidR="00C774DD" w:rsidRDefault="00C774DD">
+    <w:p w14:paraId="5A220589" w14:textId="77777777" w:rsidR="00CD48B3" w:rsidRDefault="00CD48B3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48524F51" w14:textId="77777777" w:rsidR="00C774DD" w:rsidRDefault="00C774DD">
+    <w:p w14:paraId="09B50977" w14:textId="77777777" w:rsidR="00CD48B3" w:rsidRDefault="00CD48B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -30829,104 +30969,104 @@
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="微軟正黑體"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="49D11163" w14:textId="77777777" w:rsidR="00AA6FCD" w:rsidRPr="00B817E9" w:rsidRDefault="00AA6FCD">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:rPr>
         <w:rFonts w:eastAsia="微軟正黑體"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="100E436D" w14:textId="77777777" w:rsidR="00C774DD" w:rsidRDefault="00C774DD">
+    <w:p w14:paraId="4DC7DCC4" w14:textId="77777777" w:rsidR="00CD48B3" w:rsidRDefault="00CD48B3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62149C29" w14:textId="77777777" w:rsidR="00C774DD" w:rsidRDefault="00C774DD">
+    <w:p w14:paraId="01AE831C" w14:textId="77777777" w:rsidR="00CD48B3" w:rsidRDefault="00CD48B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4B99B40E" w14:textId="0FC1CD89" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00DA4D1B">
+  <w:p w14:paraId="4B99B40E" w14:textId="1BD4A5DE" w:rsidR="00710F39" w:rsidRDefault="00710F39" w:rsidP="00DA4D1B">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00642F39">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidRPr="00642F39">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>Version 20</w:t>
     </w:r>
     <w:r w:rsidR="002B349A">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00526184">
+    <w:r w:rsidR="00474E25">
       <w:rPr>
-        <w:rFonts w:eastAsia="標楷體"/>
+        <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00642F39">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00BC2713">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="009F1D43">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
@@ -32963,80 +33103,82 @@
     <w:rsid w:val="002522A0"/>
     <w:rsid w:val="00274F72"/>
     <w:rsid w:val="002765B2"/>
     <w:rsid w:val="00291568"/>
     <w:rsid w:val="00292CCA"/>
     <w:rsid w:val="002A75D5"/>
     <w:rsid w:val="002B349A"/>
     <w:rsid w:val="002B6F5C"/>
     <w:rsid w:val="002B7A88"/>
     <w:rsid w:val="002C227E"/>
     <w:rsid w:val="002D5021"/>
     <w:rsid w:val="002D5447"/>
     <w:rsid w:val="002D5F7F"/>
     <w:rsid w:val="002E210C"/>
     <w:rsid w:val="002E3C84"/>
     <w:rsid w:val="002E5773"/>
     <w:rsid w:val="002E643F"/>
     <w:rsid w:val="002F71CE"/>
     <w:rsid w:val="00302EA4"/>
     <w:rsid w:val="00304578"/>
     <w:rsid w:val="003057B2"/>
     <w:rsid w:val="0030608F"/>
     <w:rsid w:val="003150B2"/>
     <w:rsid w:val="00320B94"/>
     <w:rsid w:val="00331114"/>
+    <w:rsid w:val="00340A08"/>
     <w:rsid w:val="003415E0"/>
     <w:rsid w:val="00345EA2"/>
     <w:rsid w:val="00350F15"/>
     <w:rsid w:val="003512A2"/>
     <w:rsid w:val="00370E41"/>
     <w:rsid w:val="00373E6B"/>
     <w:rsid w:val="00386163"/>
     <w:rsid w:val="00392B32"/>
     <w:rsid w:val="00394FC2"/>
     <w:rsid w:val="003A48E6"/>
     <w:rsid w:val="003B7A4A"/>
     <w:rsid w:val="003C5317"/>
     <w:rsid w:val="003C7898"/>
     <w:rsid w:val="003D14B1"/>
     <w:rsid w:val="003D4D15"/>
     <w:rsid w:val="003E0274"/>
     <w:rsid w:val="003E48C7"/>
     <w:rsid w:val="003F610D"/>
     <w:rsid w:val="0040000B"/>
     <w:rsid w:val="0040177E"/>
     <w:rsid w:val="00405349"/>
     <w:rsid w:val="00414EF9"/>
     <w:rsid w:val="004218BC"/>
     <w:rsid w:val="0044180C"/>
     <w:rsid w:val="0044276B"/>
     <w:rsid w:val="00442958"/>
     <w:rsid w:val="00446670"/>
     <w:rsid w:val="00452930"/>
     <w:rsid w:val="00457CBD"/>
     <w:rsid w:val="0047233A"/>
+    <w:rsid w:val="00474E25"/>
     <w:rsid w:val="00485430"/>
     <w:rsid w:val="00487BE5"/>
     <w:rsid w:val="004A602E"/>
     <w:rsid w:val="004A645C"/>
     <w:rsid w:val="004A70B9"/>
     <w:rsid w:val="004C4B27"/>
     <w:rsid w:val="004E01F5"/>
     <w:rsid w:val="004E33F0"/>
     <w:rsid w:val="004E3B4C"/>
     <w:rsid w:val="004E5CB5"/>
     <w:rsid w:val="00502630"/>
     <w:rsid w:val="00503243"/>
     <w:rsid w:val="005157E4"/>
     <w:rsid w:val="00526184"/>
     <w:rsid w:val="00536D5D"/>
     <w:rsid w:val="005378DD"/>
     <w:rsid w:val="00551D82"/>
     <w:rsid w:val="005710BB"/>
     <w:rsid w:val="005744B0"/>
     <w:rsid w:val="005753D7"/>
     <w:rsid w:val="005956DA"/>
     <w:rsid w:val="005A52FB"/>
     <w:rsid w:val="005B3341"/>
     <w:rsid w:val="005B3743"/>
     <w:rsid w:val="005B5010"/>
@@ -33044,80 +33186,82 @@
     <w:rsid w:val="005C483E"/>
     <w:rsid w:val="005E25E6"/>
     <w:rsid w:val="005E4404"/>
     <w:rsid w:val="0060027C"/>
     <w:rsid w:val="00603AAA"/>
     <w:rsid w:val="00603AC9"/>
     <w:rsid w:val="00604FFC"/>
     <w:rsid w:val="00627EE7"/>
     <w:rsid w:val="00633129"/>
     <w:rsid w:val="0063424B"/>
     <w:rsid w:val="006477EA"/>
     <w:rsid w:val="00651137"/>
     <w:rsid w:val="006516B1"/>
     <w:rsid w:val="006653A5"/>
     <w:rsid w:val="00670AD0"/>
     <w:rsid w:val="00670BC3"/>
     <w:rsid w:val="00681162"/>
     <w:rsid w:val="00692958"/>
     <w:rsid w:val="00696D79"/>
     <w:rsid w:val="006B1D3D"/>
     <w:rsid w:val="006B58EB"/>
     <w:rsid w:val="006C3BF7"/>
     <w:rsid w:val="006C61B6"/>
     <w:rsid w:val="006C6A10"/>
     <w:rsid w:val="006F3466"/>
+    <w:rsid w:val="006F695F"/>
     <w:rsid w:val="006F6DFD"/>
     <w:rsid w:val="00700179"/>
     <w:rsid w:val="00710F39"/>
     <w:rsid w:val="00735AF1"/>
     <w:rsid w:val="0073726F"/>
     <w:rsid w:val="00743E04"/>
     <w:rsid w:val="0074458A"/>
     <w:rsid w:val="00747687"/>
     <w:rsid w:val="00755396"/>
     <w:rsid w:val="0077063E"/>
     <w:rsid w:val="00776A78"/>
     <w:rsid w:val="00782786"/>
     <w:rsid w:val="00787281"/>
     <w:rsid w:val="00795364"/>
     <w:rsid w:val="00796634"/>
     <w:rsid w:val="007B2052"/>
     <w:rsid w:val="007B39FF"/>
     <w:rsid w:val="007D3BBC"/>
     <w:rsid w:val="007D3EDB"/>
     <w:rsid w:val="007D646C"/>
     <w:rsid w:val="007E00C2"/>
     <w:rsid w:val="007E63ED"/>
     <w:rsid w:val="008005B5"/>
     <w:rsid w:val="00803CA3"/>
     <w:rsid w:val="00803F50"/>
     <w:rsid w:val="0081693E"/>
     <w:rsid w:val="00816D8D"/>
     <w:rsid w:val="00816F83"/>
     <w:rsid w:val="00821DC9"/>
     <w:rsid w:val="00833D50"/>
+    <w:rsid w:val="00835967"/>
     <w:rsid w:val="0083671F"/>
     <w:rsid w:val="00843381"/>
     <w:rsid w:val="00844AA1"/>
     <w:rsid w:val="00845D0B"/>
     <w:rsid w:val="00846703"/>
     <w:rsid w:val="00846C15"/>
     <w:rsid w:val="0085229A"/>
     <w:rsid w:val="008533B4"/>
     <w:rsid w:val="008548E4"/>
     <w:rsid w:val="008615C8"/>
     <w:rsid w:val="00862840"/>
     <w:rsid w:val="00863599"/>
     <w:rsid w:val="00866A11"/>
     <w:rsid w:val="00880705"/>
     <w:rsid w:val="00881625"/>
     <w:rsid w:val="00884022"/>
     <w:rsid w:val="00891053"/>
     <w:rsid w:val="008B4A95"/>
     <w:rsid w:val="008B7F48"/>
     <w:rsid w:val="008D34DF"/>
     <w:rsid w:val="008D3A6D"/>
     <w:rsid w:val="008E1E4F"/>
     <w:rsid w:val="008E3300"/>
     <w:rsid w:val="008F00E7"/>
     <w:rsid w:val="008F5F86"/>
@@ -33186,50 +33330,51 @@
     <w:rsid w:val="00BE6ED9"/>
     <w:rsid w:val="00BF7BF2"/>
     <w:rsid w:val="00C01379"/>
     <w:rsid w:val="00C05568"/>
     <w:rsid w:val="00C077D7"/>
     <w:rsid w:val="00C105E0"/>
     <w:rsid w:val="00C14092"/>
     <w:rsid w:val="00C17514"/>
     <w:rsid w:val="00C20EFF"/>
     <w:rsid w:val="00C25390"/>
     <w:rsid w:val="00C25A8C"/>
     <w:rsid w:val="00C43041"/>
     <w:rsid w:val="00C532A5"/>
     <w:rsid w:val="00C60C2A"/>
     <w:rsid w:val="00C734E8"/>
     <w:rsid w:val="00C7636F"/>
     <w:rsid w:val="00C774DD"/>
     <w:rsid w:val="00C95E95"/>
     <w:rsid w:val="00C97EC8"/>
     <w:rsid w:val="00CA211F"/>
     <w:rsid w:val="00CA69DB"/>
     <w:rsid w:val="00CB3CF5"/>
     <w:rsid w:val="00CB6DB1"/>
     <w:rsid w:val="00CC26CB"/>
     <w:rsid w:val="00CD4296"/>
+    <w:rsid w:val="00CD48B3"/>
     <w:rsid w:val="00CD4FEE"/>
     <w:rsid w:val="00CE2A8A"/>
     <w:rsid w:val="00CF3216"/>
     <w:rsid w:val="00CF4623"/>
     <w:rsid w:val="00D0018B"/>
     <w:rsid w:val="00D1311F"/>
     <w:rsid w:val="00D17824"/>
     <w:rsid w:val="00D21C6F"/>
     <w:rsid w:val="00D345B0"/>
     <w:rsid w:val="00D437BC"/>
     <w:rsid w:val="00D50373"/>
     <w:rsid w:val="00D63F76"/>
     <w:rsid w:val="00D70087"/>
     <w:rsid w:val="00D719FB"/>
     <w:rsid w:val="00D7711B"/>
     <w:rsid w:val="00D97728"/>
     <w:rsid w:val="00DA4D1B"/>
     <w:rsid w:val="00DC28E0"/>
     <w:rsid w:val="00DD06AF"/>
     <w:rsid w:val="00DD64B2"/>
     <w:rsid w:val="00DD6B59"/>
     <w:rsid w:val="00DE0DBC"/>
     <w:rsid w:val="00DE2D1C"/>
     <w:rsid w:val="00DF15F5"/>
     <w:rsid w:val="00DF1C45"/>
@@ -34495,53 +34640,53 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB020A57-6544-40DF-931F-1B0D21AC574C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>9257</Characters>
+  <Pages>1</Pages>
+  <Words>1628</Words>
+  <Characters>9281</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>77</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>學諮會</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10860</CharactersWithSpaces>
+  <CharactersWithSpaces>10888</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>中央研究院延聘博士後研究人員作業要點修正草稿</dc:title>
   <dc:creator>鄭梅芳</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>