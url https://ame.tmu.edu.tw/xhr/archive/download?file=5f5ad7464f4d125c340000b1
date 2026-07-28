--- v0 (2026-05-31)
+++ v1 (2026-07-28)
@@ -248,71 +248,59 @@
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106039F6" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B817E9">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>臺</w:t>
-[...10 lines deleted...]
-        <w:t>北醫學大學獎勵優秀博士後研究人員申請資料</w:t>
+        <w:t>臺北醫學大學獎勵優秀博士後研究人員申請資料</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="569C3CDA" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B817E9">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -663,123 +651,119 @@
     <w:p w14:paraId="39E544DA" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B817E9">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>申請人：</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B817E9">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ＯＯＯ</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2B8F3630" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B817E9">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00B817E9">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pplicant</w:t>
       </w:r>
       <w:r w:rsidRPr="00B817E9">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B817E9">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ＯＯＯ</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="301EA4DB" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRPr="00B817E9" w:rsidRDefault="00B817E9" w:rsidP="00B817E9">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22A74219" w14:textId="77777777" w:rsidR="00B817E9" w:rsidRDefault="00B817E9">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
@@ -792,72 +776,60 @@
           <w:footerReference w:type="even" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1079" w:right="748" w:bottom="1078" w:left="737" w:header="283" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:fmt="taiwaneseCountingThousand"/>
           <w:cols w:space="425"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="059F7913" w14:textId="77777777" w:rsidR="00833D50" w:rsidRPr="00FF0920" w:rsidRDefault="00F02E53" w:rsidP="00FF0920">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FF0920">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>臺</w:t>
-[...10 lines deleted...]
-        <w:t>北醫學大學</w:t>
+        <w:t>臺北醫學大學</w:t>
       </w:r>
       <w:r w:rsidR="00696D79" w:rsidRPr="00FF0920">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>獎勵</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF0920">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>優秀博士後研究人員</w:t>
       </w:r>
       <w:r w:rsidR="00833D50" w:rsidRPr="00FF0920">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
@@ -1146,58 +1118,56 @@
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w14:paraId="48F39B57" w14:textId="77777777" w:rsidTr="007C3921">
         <w:trPr>
           <w:trHeight w:val="585"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06CA1748" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>院別</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>系所</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11EBDE1B" w14:textId="77777777" w:rsidR="00FF0920" w:rsidRPr="00CE2A8A" w:rsidRDefault="00FF0920" w:rsidP="00FF0920">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
@@ -2600,58 +2570,56 @@
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E160894" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>院別</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>系所</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E53FF0A" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -2920,126 +2888,88 @@
             </w:pPr>
             <w:r w:rsidRPr="00B817E9">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>申請表：第</w:t>
             </w:r>
             <w:r w:rsidRPr="00B817E9">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00B817E9">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>與第</w:t>
             </w:r>
             <w:r w:rsidRPr="00B817E9">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B817E9">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>頁請</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25A8C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>紙本簽</w:t>
-[...8 lines deleted...]
-              <w:t>核</w:t>
+              <w:t>紙本簽核</w:t>
             </w:r>
             <w:r w:rsidRPr="00B817E9">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>後送至</w:t>
-[...13 lines deleted...]
-              <w:t>推中心</w:t>
+              <w:t>後送至研推中心</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02F02CA8" w14:textId="77777777" w:rsidR="007C3921" w:rsidRPr="00040367" w:rsidRDefault="007C3921" w:rsidP="007C3921">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:leftChars="0" w:left="316" w:hanging="316"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040367">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>申請資料</w:t>
-[...13 lines deleted...]
-              <w:t>請合併為</w:t>
+              <w:t>申請資料（請合併為</w:t>
             </w:r>
             <w:r w:rsidRPr="00040367">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>一份</w:t>
             </w:r>
             <w:r w:rsidRPr="00040367">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>PDF</w:t>
             </w:r>
             <w:r w:rsidRPr="00040367">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>檔</w:t>
             </w:r>
@@ -3056,58 +2986,56 @@
                   <w:rFonts w:eastAsia="標楷體"/>
                 </w:rPr>
                 <w:t>m513097010@tmu.edu.tw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00040367">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>康小姐，並請一併提供</w:t>
             </w:r>
             <w:r w:rsidRPr="00040367">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Full paper</w:t>
             </w:r>
             <w:r w:rsidRPr="00040367">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>電子檔案</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00040367">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="52EDE5A6" w14:textId="77777777" w:rsidR="007C3921" w:rsidRDefault="007C3921" w:rsidP="007C3921">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="131" w:left="595" w:hangingChars="117" w:hanging="281"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00710F39">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>計畫書封面及核定通知影本</w:t>
             </w:r>
@@ -3215,139 +3143,95 @@
               <w:t>優秀博士後研究人員之學經歷證明文件（畢業證書）</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FA4428C" w14:textId="68EF1A8E" w:rsidR="007C3921" w:rsidRPr="007C3921" w:rsidRDefault="007C3921" w:rsidP="007C3921">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="131" w:left="595" w:hangingChars="117" w:hanging="281"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C3921">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>其他有助審查之資料</w:t>
-[...28 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>其他有助審查之資料（例：專利、技轉證明、獲獎證明等）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3779" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4A870A24" w14:textId="77777777" w:rsidR="007C3921" w:rsidRDefault="007C3921" w:rsidP="007C3921">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="214" w:hanging="214"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25A8C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application form: </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17608">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>After signature</w:t>
             </w:r>
             <w:r w:rsidRPr="00C25A8C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, please take </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> and P.II to the Research Promotion Center</w:t>
+              <w:t>, please take P.I and P.II to the Research Promotion Center</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="399CE6D6" w14:textId="77777777" w:rsidR="007C3921" w:rsidRPr="00040367" w:rsidRDefault="007C3921" w:rsidP="007C3921">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="214" w:hanging="214"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040367">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Application document</w:t>
             </w:r>
@@ -4435,63 +4319,55 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="01E45DA3" w14:textId="77777777" w:rsidTr="007C3921">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79F40E02" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="006F3466" w:rsidP="006F3466">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>人資處確認</w:t>
-[...6 lines deleted...]
-              <w:t>年資</w:t>
+              <w:t>人資處確認年資</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22CA5119" w14:textId="77777777" w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w:rsidRDefault="00DF15F5" w:rsidP="00DF15F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>Office of Human Resources</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006F3466" w:rsidRPr="00CE2A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
@@ -4598,51 +4474,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74FF4305" w14:textId="7FBB0A47" w:rsidR="00AD21D8" w:rsidRDefault="00AD21D8" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4586428C" w14:textId="77777777" w:rsidR="00AD21D8" w:rsidRDefault="00AD21D8" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4695F4FD" w14:textId="18B30EBC" w:rsidR="00EE729A" w:rsidRPr="00CE2A8A" w:rsidRDefault="00EE729A" w:rsidP="006F3466">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F3466" w:rsidRPr="00CE2A8A" w14:paraId="6E2C27EE" w14:textId="77777777" w:rsidTr="007C3921">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="463"/>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -7300,101 +7176,111 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="5E1E737B" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75CD4008" w14:textId="390D1C43" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="0040177E">
+          <w:p w14:paraId="75CD4008" w14:textId="1544DB0F" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="0040177E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47A68">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F47A68">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Please list the number of published research papers (including forthcoming publications) within the past </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>five years (</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE729A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>from January 1, 20</w:t>
             </w:r>
             <w:r w:rsidR="00087F4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00497E1B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE729A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>, to the present day</w:t>
             </w:r>
             <w:r w:rsidRPr="00F47A68">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="1F1C6476" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:trPr>
           <w:trHeight w:val="52"/>
@@ -8162,51 +8048,51 @@
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="217F6F28" w14:textId="77777777" w:rsidR="00F47A68" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="28B49BD6" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA3CB21" w14:textId="35F13DD9" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="007F3AA0">
+          <w:p w14:paraId="6AA3CB21" w14:textId="15409329" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="007F3AA0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="280" w:lineRule="atLeast"/>
               <w:ind w:leftChars="69" w:left="166" w:rightChars="63" w:right="151" w:firstLineChars="200" w:firstLine="440"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicants may access </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SCI</w:t>
@@ -8281,92 +8167,92 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE729A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00B20BAE" w:rsidRPr="00EE729A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00087F4B">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00497E1B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0071489E">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>editions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A48E6" w:rsidRPr="00B3392F" w14:paraId="16AFF683" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33CB3B55" w14:textId="2B010366" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="33CB3B55" w14:textId="4806FC9F" w:rsidR="003A48E6" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
@@ -8387,51 +8273,61 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE729A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>from January 1, 20</w:t>
             </w:r>
             <w:r w:rsidR="00087F4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00497E1B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE729A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>, to the present day</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="63F7FCD9" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:trPr>
           <w:trHeight w:val="225"/>
@@ -8701,51 +8597,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1732" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45906EFD" w14:textId="77777777" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="000E3BFD" w:rsidP="000E3BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w14:paraId="2A0F4C37" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10412" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55F81A21" w14:textId="5D9544B0" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="0040177E">
+          <w:p w14:paraId="55F81A21" w14:textId="222580B3" w:rsidR="000E3BFD" w:rsidRPr="00B3392F" w:rsidRDefault="00F47A68" w:rsidP="0040177E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
@@ -8774,51 +8670,61 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE729A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>from January 1, 20</w:t>
             </w:r>
             <w:r w:rsidR="00087F4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00497E1B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE729A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>, to the present day</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F47A68" w:rsidRPr="00B3392F" w14:paraId="6FBF37AB" w14:textId="77777777" w:rsidTr="00F47A68">
         <w:tc>
           <w:tcPr>
@@ -9244,101 +9150,110 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Please reference point three</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4750" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E76A7D4" w14:textId="59A2B6BF" w:rsidR="00F47A68" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
+          <w:p w14:paraId="2E76A7D4" w14:textId="5587F214" w:rsidR="00F47A68" w:rsidRDefault="00F47A68" w:rsidP="00F47A68">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="547" w:hangingChars="342" w:hanging="547"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Representative research results obtained within the past five years </w:t>
             </w:r>
             <w:r w:rsidRPr="003D4602">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE729A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>From January 1, 20</w:t>
             </w:r>
             <w:r w:rsidR="00C67260">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00497E1B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE729A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>, to the present day</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C96C959" w14:textId="77777777" w:rsidR="00EE729A" w:rsidRPr="00BF1E26" w:rsidRDefault="00EE729A" w:rsidP="00F47A68">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="821" w:hangingChars="342" w:hanging="821"/>
               <w:rPr>
@@ -9509,51 +9424,51 @@
               </w:rPr>
               <w:t>ee,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>year of transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34E0D919" w14:textId="202FA75F" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00444E4B">
+          <w:p w14:paraId="34E0D919" w14:textId="5D2217F9" w:rsidR="00F47A68" w:rsidRPr="00BF1E26" w:rsidRDefault="00F47A68" w:rsidP="00444E4B">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:leftChars="45" w:left="648" w:hangingChars="270" w:hanging="540"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>★</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
@@ -9561,58 +9476,58 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> The published journal classification ranking should be referenced from the </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE729A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00B20BAE" w:rsidRPr="00EE729A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C67260">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00497E1B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> SCI </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF1E26">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>SSCI</w:t>
             </w:r>
@@ -9987,67 +9902,51 @@
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70FC39AF" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00882F7C" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="173DDAA0" w14:textId="491F7F0F" w:rsidR="00F9516C" w:rsidRPr="00882F7C" w:rsidRDefault="0008696B" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882F7C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">(Journal type, IF </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">  Ranking in the  field)</w:t>
+              <w:t>(Journal type, IF = ,  Ranking in the  field)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AF8F3D5" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BAF05B2" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
@@ -10147,67 +10046,51 @@
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="246B5B63" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00882F7C" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="459DBB95" w14:textId="585A35B2" w:rsidR="00F9516C" w:rsidRPr="00882F7C" w:rsidRDefault="0008696B" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882F7C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">(Journal type, IF </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">  Ranking in the  field)</w:t>
+              <w:t>(Journal type, IF = ,  Ranking in the  field)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F321C11" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="506BA951" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
@@ -10307,67 +10190,51 @@
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23BCC48C" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00882F7C" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BCCF718" w14:textId="17CABFF0" w:rsidR="00F9516C" w:rsidRPr="00882F7C" w:rsidRDefault="0008696B" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882F7C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">(Journal type, IF </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">  Ranking in the  field)</w:t>
+              <w:t>(Journal type, IF = ,  Ranking in the  field)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21300B18" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B26541C" w14:textId="77777777" w:rsidR="00F9516C" w:rsidRPr="00B3392F" w:rsidRDefault="00F9516C" w:rsidP="009064D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
@@ -10824,60 +10691,52 @@
             <w:r w:rsidR="00503243" w:rsidRPr="00410C2D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>Musculoskel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00503243" w:rsidRPr="00410C2D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00503243" w:rsidRPr="00410C2D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>Disord</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00503243" w:rsidRPr="00410C2D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
-              <w:t xml:space="preserve">. 2009 Jul </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>. 2009 Jul 8;5:21</w:t>
+            </w:r>
             <w:r w:rsidR="00503243" w:rsidRPr="00410C2D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00503243" w:rsidRPr="00410C2D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00410C2D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00503243" w:rsidRPr="00410C2D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -10946,67 +10805,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54F121E9" w14:textId="77777777" w:rsidR="009064D1" w:rsidRPr="00410C2D" w:rsidRDefault="009064D1" w:rsidP="00410C2D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00410C2D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00410C2D" w:rsidRPr="00410C2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00410C2D" w:rsidRPr="00410C2D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the form is not enough, please </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> it yourself</w:t>
+        <w:t>If the form is not enough, please add it yourself</w:t>
       </w:r>
       <w:r w:rsidR="00410C2D">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573AD576" w14:textId="77777777" w:rsidR="00882F7C" w:rsidRDefault="00F47A68" w:rsidP="00882F7C">
       <w:pPr>
         <w:widowControl/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:leftChars="1" w:left="692" w:rightChars="81" w:right="194" w:hangingChars="345" w:hanging="690"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1E26">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
@@ -14879,51 +14722,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="382C036E" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
             <w:pPr>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7037" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8C5700" w14:textId="42245861" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+          <w:p w14:paraId="0B8C5700" w14:textId="61A8ADA7" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="20" w:before="48" w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D4602">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">2-1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
@@ -14998,58 +14841,58 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE729A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="007F3AA0" w:rsidRPr="00EE729A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="007C515D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00497E1B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="003D4602">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> J</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ournal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
@@ -16246,51 +16089,51 @@
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D4602">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2-3.</w:t>
             </w:r>
             <w:r w:rsidRPr="003D4602">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> EI journals</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33E787D6" w14:textId="129C1F9A" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
+          <w:p w14:paraId="33E787D6" w14:textId="5FF23A65" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(According to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">data in </w:t>
             </w:r>
@@ -16299,58 +16142,59 @@
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE729A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="007F3AA0" w:rsidRPr="00EE729A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="007C515D">
-              <w:rPr>
+            <w:r w:rsidR="00497E1B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="003D4602">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD5B3A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Publications in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17561,111 +17405,105 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9393" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3A19FD75" w14:textId="77777777" w:rsidR="00435672" w:rsidRDefault="00435672" w:rsidP="00396FC1">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="121D3A90" w14:textId="58BFEE37" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00444E4B">
+          <w:p w14:paraId="121D3A90" w14:textId="101096E7" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00444E4B">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> and technology transfer weighted points within the past five years</w:t>
+              <w:t>(2)Patent and technology transfer weighted points within the past five years</w:t>
             </w:r>
             <w:r w:rsidRPr="003D4602">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003D4602">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">For patents or technology transfer benefits established after </w:t>
             </w:r>
             <w:r w:rsidR="007C515D" w:rsidRPr="007C515D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>January 1, 2020</w:t>
+              <w:t>January 1, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00497E1B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="003D4602">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00435672" w:rsidRPr="003D4602" w14:paraId="5076C13E" w14:textId="77777777" w:rsidTr="00435672">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="666" w:type="dxa"/>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -17863,71 +17701,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7080B86C" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D4602">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (C)  </w:t>
-[...19 lines deleted...]
-              <w:t>J)     (A)</w:t>
+              <w:t xml:space="preserve"> (C)     (J)     (A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00435672" w:rsidRPr="003D4602" w14:paraId="577A97FC" w14:textId="77777777" w:rsidTr="00435672">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="666" w:type="dxa"/>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DC56F00" w14:textId="77777777" w:rsidR="00435672" w:rsidRPr="003D4602" w:rsidRDefault="00435672" w:rsidP="00396FC1">
@@ -20668,255 +20486,164 @@
                   <w:pPr>
                     <w:pStyle w:val="Default"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A12270">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman" w:hint="eastAsia"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>P</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A12270">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>oints</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EF2B60" w:rsidRPr="00A12270" w14:paraId="7D26C2B5" w14:textId="77777777" w:rsidTr="00EF2B60">
+            <w:tr w:rsidR="00EF2B60" w:rsidRPr="00A12270" w14:paraId="7D26C2B5" w14:textId="77777777" w:rsidTr="00497E1B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4444" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="5C46CDC7" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00EF2B60">
                   <w:pPr>
                     <w:pStyle w:val="Default"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A12270">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                     <w:t>Academic monograph books (notes 1, 2, and 3)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3778" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="23513338" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00EF2B60">
                   <w:pPr>
                     <w:pStyle w:val="Default"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A12270">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                     <w:t>180</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EF2B60" w:rsidRPr="00A12270" w14:paraId="5EE556B2" w14:textId="77777777" w:rsidTr="00EF2B60">
-[...93 lines deleted...]
-            <w:tr w:rsidR="00EF2B60" w:rsidRPr="00A12270" w14:paraId="4E1FD5DC" w14:textId="77777777" w:rsidTr="00EF2B60">
+            <w:tr w:rsidR="00EF2B60" w:rsidRPr="00A12270" w14:paraId="4E1FD5DC" w14:textId="77777777" w:rsidTr="00497E1B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4444" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="4ED8D3B4" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00EF2B60">
                   <w:pPr>
                     <w:pStyle w:val="Default"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A12270">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                     <w:t>Domestic academic monograph chapters (note 1)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3778" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6F3E8FCE" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00EF2B60">
                   <w:pPr>
                     <w:pStyle w:val="Default"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A12270">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                     <w:t>45</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EF2B60" w:rsidRPr="00A12270" w14:paraId="53E2F3EB" w14:textId="77777777" w:rsidTr="00EF2B60">
+            <w:tr w:rsidR="00EF2B60" w:rsidRPr="00A12270" w14:paraId="53E2F3EB" w14:textId="77777777" w:rsidTr="00497E1B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4444" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="365C34DC" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00EF2B60">
                   <w:pPr>
                     <w:pStyle w:val="Default"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A12270">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                     <w:t>Technical reports</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3778" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0A64B0E5" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00EF2B60">
                   <w:pPr>
                     <w:pStyle w:val="Default"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A12270">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                     <w:t>40</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00EF2B60" w:rsidRPr="00A12270" w14:paraId="54B778E9" w14:textId="77777777" w:rsidTr="00EF2B60">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4444" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="44B45716" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00EF2B60">
@@ -21013,67 +20740,73 @@
                       <w:rFonts w:eastAsia="標楷體"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00EF2B60" w:rsidRPr="00A12270" w14:paraId="686483E4" w14:textId="77777777" w:rsidTr="00EF2B60">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8222" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0EF24335" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00EF2B60">
                   <w:pPr>
                     <w:pStyle w:val="Default"/>
                     <w:spacing w:line="280" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A12270">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Note 1: Original and reviewed non-textbook academic books, printed and distributed by publishers, and containing information such as authors, publishers, issuers, release dates, pricing, and the external review certificates of publishers</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7F08F1FC" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00EF2B60">
                   <w:pPr>
                     <w:pStyle w:val="Default"/>
                     <w:spacing w:line="280" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A12270">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
-                    <w:t>Note 2: Modified doctoral dissertations must have a difference of more than 50% from the dissertation</w:t>
+                    <w:t xml:space="preserve">Note 2: Modified doctoral dissertations must have a difference of more than 50% </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A12270">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>from the dissertation</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="1538576C" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00EF2B60">
                   <w:pPr>
                     <w:pStyle w:val="Default"/>
                     <w:spacing w:line="280" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A12270">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                     <w:t>Note 3: For multiple authors, the total score is divided by the number of authors</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2D7E7BEA" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00EF2B60">
                   <w:pPr>
                     <w:pStyle w:val="Default"/>
                     <w:spacing w:line="280" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
                     </w:rPr>
                   </w:pPr>
@@ -21101,134 +20834,115 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF2B60" w:rsidRPr="00A12270" w14:paraId="3DE5B8BE" w14:textId="77777777" w:rsidTr="00EF2B60">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="992" w:type="dxa"/>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9835" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD8F96E" w14:textId="4CE2305C" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00444E4B">
+          <w:p w14:paraId="2BD8F96E" w14:textId="16FAB3BA" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00444E4B">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:leftChars="50" w:left="600" w:hangingChars="200" w:hanging="480"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A12270">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(3)  Patent and technology transfer weighted points within the past five years</w:t>
             </w:r>
             <w:r w:rsidRPr="00A12270">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A12270">
+            <w:r w:rsidR="00497E1B" w:rsidRPr="003D4602">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00497E1B" w:rsidRPr="003D4602">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Patent or contracted technology transfer obtained </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A12270">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00497E1B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For patents or technology transfer benefits established after </w:t>
+            </w:r>
+            <w:r w:rsidR="00497E1B" w:rsidRPr="007C515D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00A53AB2">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>January 1, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00497E1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...38 lines deleted...]
-            <w:r w:rsidRPr="00A12270">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00497E1B" w:rsidRPr="003D4602">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF2B60" w:rsidRPr="00A12270" w14:paraId="3A39D8BD" w14:textId="77777777" w:rsidTr="00EF2B60">
         <w:trPr>
           <w:gridAfter w:val="4"/>
           <w:wAfter w:w="1598" w:type="dxa"/>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6157" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -21329,71 +21043,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28184457" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00396FC1">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A12270">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (C)  </w:t>
-[...19 lines deleted...]
-              <w:t>J)     (A)</w:t>
+              <w:t xml:space="preserve"> (C)     (J)     (A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF2B60" w:rsidRPr="00A12270" w14:paraId="0B5F9434" w14:textId="77777777" w:rsidTr="00EF2B60">
         <w:trPr>
           <w:gridAfter w:val="4"/>
           <w:wAfter w:w="1598" w:type="dxa"/>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6157" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="691D48C1" w14:textId="77777777" w:rsidR="00EF2B60" w:rsidRPr="00A12270" w:rsidRDefault="00EF2B60" w:rsidP="00396FC1">
@@ -22090,104 +21784,94 @@
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">III. A professor’s representative research result must be published with the professor’s name listed as the corresponding author. </w:t>
       </w:r>
       <w:r w:rsidR="00617074" w:rsidRPr="00882F7C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For researchers whose title is not a professor, their r</w:t>
       </w:r>
       <w:r w:rsidRPr="00882F7C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">epresentative research result </w:t>
       </w:r>
       <w:r w:rsidR="00617074" w:rsidRPr="00882F7C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>must be published with their names listed as the first or corresponding authors. Papers with the researchers’ names listed as</w:t>
       </w:r>
       <w:r w:rsidR="00804E64" w:rsidRPr="00882F7C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> authors with</w:t>
       </w:r>
       <w:r w:rsidR="00617074" w:rsidRPr="00882F7C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> equal contribution cannot be used as the researchers’ representative research results (except for journals with an IF equal</w:t>
       </w:r>
       <w:r w:rsidR="00804E64" w:rsidRPr="00882F7C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="00617074" w:rsidRPr="00882F7C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or greater than 10)</w:t>
       </w:r>
       <w:r w:rsidRPr="00882F7C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2062C6A4" w14:textId="77777777" w:rsidR="00CA69DB" w:rsidRPr="006E4260" w:rsidRDefault="0040177E" w:rsidP="00CA69DB">
       <w:pPr>
         <w:ind w:leftChars="300" w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="新細明體"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E692DA" w14:textId="7A797C71" w:rsidR="00444E4B" w:rsidRDefault="00435672" w:rsidP="00444E4B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -22722,59 +22406,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C28F588" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Chinese Journal </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Physics</w:t>
+              <w:t>Chinese Journal Of Physics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A602026" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>台灣物理學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23122,59 +22798,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41B44A5E" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Journal Of </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Taiwan Institute Of Chemical Engineers</w:t>
+              <w:t>Journal Of The Taiwan Institute Of Chemical Engineers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C95D62F" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>臺灣化學工程學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23228,59 +22896,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4799CAFD" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Quality Technology </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Quantitative Management</w:t>
+              <w:t>Quality Technology And Quantitative Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="720D2299" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>清華大學</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23334,59 +22994,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11405794" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">International Journal </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Design</w:t>
+              <w:t>International Journal Of Design</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C6C81B5" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>中華民國設計學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23440,59 +23092,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41A1E6DA" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">International Journal </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Fuzzy Systems</w:t>
+              <w:t>International Journal Of Fuzzy Systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B220CD0" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>中華民國模糊學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24756,59 +24400,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C4C265F" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Journal Of </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Chinese Institute Of Engineers</w:t>
+              <w:t>Journal Of The Chinese Institute Of Engineers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10690938" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>中國工程師學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24960,59 +24596,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CEB8376" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Taiwanese Journal </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Mathematics</w:t>
+              <w:t>Taiwanese Journal Of Mathematics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="521F1D15" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>中華民國數學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25655,59 +25283,51 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2023E0B2" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Journal Of Information Science </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Engineering</w:t>
+              <w:t>Journal Of Information Science And Engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B6FD8CB" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>中央研究院資訊科學研究所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26156,59 +25776,51 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4299" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B3CDA9F" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Terrestrial Atmospheric </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Oceanic Sciences</w:t>
+              <w:t>Terrestrial Atmospheric And Oceanic Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="589BC9F2" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>中華民國地球科學學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26237,167 +25849,137 @@
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54B44463" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="001D0537">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44C5F947" w14:textId="77777777" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="007C515D">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:firstLine="482"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00795030">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>註</w:t>
+        <w:t>註：</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00795030">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>：</w:t>
+        <w:t>Journal of Biomedical Science 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00795030">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Journal of Biomedical Science 202</w:t>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795030">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-Year </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="00795030">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>年</w:t>
+        <w:t>IF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795030">
+        <w:rPr>
+          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>≧</w:t>
       </w:r>
       <w:r w:rsidRPr="00795030">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">5-Year </w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00795030">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795030">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>J</w:t>
-[...59 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>不列入此表中。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C68B00B" w14:textId="5984C310" w:rsidR="007C515D" w:rsidRDefault="007C515D" w:rsidP="007C515D">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:firstLineChars="400" w:firstLine="880"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED30B0">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Journal of Biomedical Science 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED30B0">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
@@ -26476,58 +26058,58 @@
         <w:t>9.0)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A0006E" w:rsidRPr="00A0006E" w:rsidSect="00B817E9">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1079" w:right="748" w:bottom="1078" w:left="737" w:header="283" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash" w:start="1"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F32F2EC" w14:textId="77777777" w:rsidR="00536A78" w:rsidRDefault="00536A78">
+    <w:p w14:paraId="34CDF2B4" w14:textId="77777777" w:rsidR="005A4857" w:rsidRDefault="005A4857">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30FE8D99" w14:textId="77777777" w:rsidR="00536A78" w:rsidRDefault="00536A78">
+    <w:p w14:paraId="711CB386" w14:textId="77777777" w:rsidR="005A4857" w:rsidRDefault="005A4857">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -26756,104 +26338,109 @@
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="微軟正黑體"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2DD6EB5A" w14:textId="77777777" w:rsidR="00EE729A" w:rsidRPr="00B817E9" w:rsidRDefault="00EE729A">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:rPr>
         <w:rFonts w:eastAsia="微軟正黑體"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="523AB1E1" w14:textId="77777777" w:rsidR="00536A78" w:rsidRDefault="00536A78">
+    <w:p w14:paraId="715DE4D9" w14:textId="77777777" w:rsidR="005A4857" w:rsidRDefault="005A4857">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AE7E7D2" w14:textId="77777777" w:rsidR="00536A78" w:rsidRDefault="00536A78">
+    <w:p w14:paraId="294823B6" w14:textId="77777777" w:rsidR="005A4857" w:rsidRDefault="005A4857">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0523F598" w14:textId="4E75EBF6" w:rsidR="00EE729A" w:rsidRDefault="00EE729A" w:rsidP="00DA4D1B">
+  <w:p w14:paraId="0523F598" w14:textId="41F3CC22" w:rsidR="00EE729A" w:rsidRPr="00497E1B" w:rsidRDefault="00EE729A" w:rsidP="00497E1B">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="標楷體"/>
+        <w:b/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00642F39">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidRPr="00642F39">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>Version 20</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00087F4B">
+    <w:r w:rsidR="00497E1B">
       <w:rPr>
-        <w:rFonts w:eastAsia="標楷體"/>
+        <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00642F39">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>08</w:t>
     </w:r>
     <w:r w:rsidRPr="00642F39">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
@@ -29040,51 +28627,51 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="240"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="zh-TW" w:val="([{‘“‵〈《「『【〔〝︵︷︹︻︽︿﹁﹃﹙﹛﹝（｛"/>
   <w:noLineBreaksBefore w:lang="zh-TW" w:val="!),.:;?]}·–—’”‥…‧′╴、。〉》」』】〕〞︰︱︳︴︶︸︺︼︾﹀﹂﹄﹏﹐﹑﹒﹔﹕﹖﹗﹚﹜﹞！），．：；？｜｝"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
@@ -29187,83 +28774,86 @@
     <w:rsid w:val="00345EA2"/>
     <w:rsid w:val="00350F15"/>
     <w:rsid w:val="003512A2"/>
     <w:rsid w:val="00370E41"/>
     <w:rsid w:val="00371EC1"/>
     <w:rsid w:val="00373E6B"/>
     <w:rsid w:val="00386163"/>
     <w:rsid w:val="00392B32"/>
     <w:rsid w:val="00394FC2"/>
     <w:rsid w:val="00396FC1"/>
     <w:rsid w:val="003A48E6"/>
     <w:rsid w:val="003B7A4A"/>
     <w:rsid w:val="003C5317"/>
     <w:rsid w:val="003C7898"/>
     <w:rsid w:val="003D14B1"/>
     <w:rsid w:val="003D4D15"/>
     <w:rsid w:val="003E0274"/>
     <w:rsid w:val="003E48C7"/>
     <w:rsid w:val="003F610D"/>
     <w:rsid w:val="0040000B"/>
     <w:rsid w:val="0040177E"/>
     <w:rsid w:val="00410C2D"/>
     <w:rsid w:val="00414EF9"/>
     <w:rsid w:val="004218BC"/>
     <w:rsid w:val="00435672"/>
+    <w:rsid w:val="00437031"/>
     <w:rsid w:val="0044024C"/>
     <w:rsid w:val="0044180C"/>
     <w:rsid w:val="0044276B"/>
     <w:rsid w:val="00442958"/>
     <w:rsid w:val="00444E41"/>
     <w:rsid w:val="00444E4B"/>
     <w:rsid w:val="00446670"/>
     <w:rsid w:val="00452930"/>
     <w:rsid w:val="00457CBD"/>
     <w:rsid w:val="0047233A"/>
     <w:rsid w:val="00485430"/>
     <w:rsid w:val="00487BE5"/>
+    <w:rsid w:val="00497E1B"/>
     <w:rsid w:val="00497E32"/>
     <w:rsid w:val="004A602E"/>
     <w:rsid w:val="004A645C"/>
     <w:rsid w:val="004C4B27"/>
     <w:rsid w:val="004E01F5"/>
     <w:rsid w:val="004E3B4C"/>
     <w:rsid w:val="004E5CB5"/>
     <w:rsid w:val="004F605E"/>
     <w:rsid w:val="00502630"/>
     <w:rsid w:val="00503243"/>
     <w:rsid w:val="005064EA"/>
     <w:rsid w:val="005157E4"/>
     <w:rsid w:val="00536A78"/>
     <w:rsid w:val="00536D5D"/>
     <w:rsid w:val="005378DD"/>
     <w:rsid w:val="00544658"/>
     <w:rsid w:val="00551D82"/>
     <w:rsid w:val="005710BB"/>
     <w:rsid w:val="005744B0"/>
     <w:rsid w:val="00593A33"/>
     <w:rsid w:val="005956DA"/>
+    <w:rsid w:val="005A4857"/>
     <w:rsid w:val="005A52FB"/>
     <w:rsid w:val="005B1ACA"/>
     <w:rsid w:val="005B3341"/>
     <w:rsid w:val="005B3743"/>
     <w:rsid w:val="005B5010"/>
     <w:rsid w:val="005B664E"/>
     <w:rsid w:val="005C483E"/>
     <w:rsid w:val="005E25E6"/>
     <w:rsid w:val="005E4404"/>
     <w:rsid w:val="0060027C"/>
     <w:rsid w:val="00603AC9"/>
     <w:rsid w:val="00604FFC"/>
     <w:rsid w:val="00610420"/>
     <w:rsid w:val="0061402F"/>
     <w:rsid w:val="00617074"/>
     <w:rsid w:val="00627EE7"/>
     <w:rsid w:val="00633129"/>
     <w:rsid w:val="0063424B"/>
     <w:rsid w:val="00646F2D"/>
     <w:rsid w:val="006477EA"/>
     <w:rsid w:val="00651137"/>
     <w:rsid w:val="006516B1"/>
     <w:rsid w:val="006653A5"/>
     <w:rsid w:val="00670BC3"/>
     <w:rsid w:val="00681162"/>
@@ -29463,50 +29053,51 @@
     <w:rsid w:val="00DE2D1C"/>
     <w:rsid w:val="00DF15F5"/>
     <w:rsid w:val="00DF1C45"/>
     <w:rsid w:val="00DF7BED"/>
     <w:rsid w:val="00E06CA0"/>
     <w:rsid w:val="00E1016A"/>
     <w:rsid w:val="00E13A15"/>
     <w:rsid w:val="00E2438F"/>
     <w:rsid w:val="00E3289E"/>
     <w:rsid w:val="00E3298A"/>
     <w:rsid w:val="00E33BC6"/>
     <w:rsid w:val="00E33D0F"/>
     <w:rsid w:val="00E37FCF"/>
     <w:rsid w:val="00E464CB"/>
     <w:rsid w:val="00E7051A"/>
     <w:rsid w:val="00E709DB"/>
     <w:rsid w:val="00E86FD3"/>
     <w:rsid w:val="00E95383"/>
     <w:rsid w:val="00E97E4F"/>
     <w:rsid w:val="00EB5C13"/>
     <w:rsid w:val="00ED0EB6"/>
     <w:rsid w:val="00EE17A1"/>
     <w:rsid w:val="00EE6A77"/>
     <w:rsid w:val="00EE729A"/>
     <w:rsid w:val="00EF2B60"/>
+    <w:rsid w:val="00EF79A4"/>
     <w:rsid w:val="00F02E53"/>
     <w:rsid w:val="00F16A07"/>
     <w:rsid w:val="00F2056B"/>
     <w:rsid w:val="00F21164"/>
     <w:rsid w:val="00F2389D"/>
     <w:rsid w:val="00F243C1"/>
     <w:rsid w:val="00F347DA"/>
     <w:rsid w:val="00F36591"/>
     <w:rsid w:val="00F40D0A"/>
     <w:rsid w:val="00F47A68"/>
     <w:rsid w:val="00F50E53"/>
     <w:rsid w:val="00F534EE"/>
     <w:rsid w:val="00F57DED"/>
     <w:rsid w:val="00F57EC6"/>
     <w:rsid w:val="00F73C3B"/>
     <w:rsid w:val="00F80509"/>
     <w:rsid w:val="00F8059B"/>
     <w:rsid w:val="00F824CD"/>
     <w:rsid w:val="00F90FDF"/>
     <w:rsid w:val="00F9516C"/>
     <w:rsid w:val="00FA0929"/>
     <w:rsid w:val="00FA27CC"/>
     <w:rsid w:val="00FA59CA"/>
     <w:rsid w:val="00FF0920"/>
   </w:rsids>
@@ -30792,53 +30383,53 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC434B7F-AFE8-4EAC-9C1B-7B2F6846D2C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>21378</Characters>
+  <Pages>19</Pages>
+  <Words>3727</Words>
+  <Characters>21247</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>178</Lines>
-  <Paragraphs>50</Paragraphs>
+  <Lines>177</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>學諮會</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25078</CharactersWithSpaces>
+  <CharactersWithSpaces>24925</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>中央研究院延聘博士後研究人員作業要點修正草稿</dc:title>
   <dc:creator>鄭梅芳</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>